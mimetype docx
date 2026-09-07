--- v0 (2026-07-24)
+++ v1 (2026-09-07)
@@ -295,56 +295,59 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="26"/>
           <w:b/>
           <w:color w:val="2B579A"/>
         </w:rPr>
         <w:t xml:space="preserve">LIMITACIONES Y RESULTADO DEL TRÁMITE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="180"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">El proponente no garantiza el resultado favorable del expediente, dependiente del órgano competente {{ORGANO_COMPETENTE}}. Se compromete a actuar con diligencia profesional conforme a la normativa vigente.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:before="0" w:after="180"/>
-[...4 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="400" w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:sz w:val="26"/>
+          <w:b/>
+          <w:color w:val="2B579A"/>
         </w:rPr>
         <w:t xml:space="preserve">CONFIDENCIALIDAD Y PROTECCIÓN DE DATOS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="180"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Los datos personales se tratarán conforme al RGPD y la LOPDGDD exclusivamente para la prestación del servicio y conservación del expediente profesional.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="400" w:after="180"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="26"/>